--- v0 (2026-06-06)
+++ v1 (2026-09-04)
@@ -1,9005 +1,5104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...8 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+    <w:p w14:paraId="09564B90">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...50 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                         ДОГОВОР №______ / ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEA72C2">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:u w:val="none"/>
-[...142 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>“  _____”   _______________20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  г.                                                                                                      г. Санкт-Петербург</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308D23FD">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114E99EC">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Мы нижеподписавшиеся  :______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F8275D">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">именуемый в дальнейшем    </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>«Покупатель»,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> с одной стороны и  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Общество с Ограниченной Ответственностью  «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ЭКСПО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>»,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> в лице  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...63 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Генерального директора  К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>урдюкова</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С.В</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>действующе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на основании Устава, именуемое в дальнейшем </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>«Продавец</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">», с другой стороны, именуемые далее «Стороны», заключили настоящий договор, далее «Договор», о нижеследующем:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+    <w:p w14:paraId="1D3C4920">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...246 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1.Предмет договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27830F81">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.1. По настоящему договору Продавец обязуется продать и  установить металлический дверной блок (далее МДБ) Покупателю по адресу: ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16505CE8">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9B2F63">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>конструкция, комплектация и особенности установки которого согласованы с Покупателем, что отражается в Приложениях № 1 (комплектация заказа) и №2 (замерный лист) к настоящему договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017DBA22">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.2. Покупатель обязуется оплатить и принять МДБ и  работы выполненные  Продавцом согласно настоящего договора. Переход права собственности на МДБ к Покупателю наступает после полной оплаты  всей стоимости договора и подписания акта приема-передачи выполненных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F2BC66">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...160 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2. Стоимость</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178DD9CF">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2.1. Стоимость МДБ и подлежащих выполнению монтажных работ по договору определена Сторонами в Приложении №1 к договору и составляет _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9A5B94">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________рублей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3945BD48">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...133 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3. Обязанности сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF6E1E2">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.1. Продавец обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD1F4F8">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.1. При осуществлении замеров дверного проема информировать Покупателя о выявленных обстоятельствах, которые могут снизить качество монтажа МДБ (неровность стен, материалы из которых они изготовлены и их состояние, нарушение геометрии проема, и т.п. ) и предложить варианты их устранения, согласно Приложению № 2. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="20D176BF">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.2. Осуществить доставку и установку  дверного блока по адресу, предоставленному Покупателем, при условии выполнения Покупателем п. 6.1 и п. 6.4 настоящего договора, в течение ______ рабочих дней, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>но не позднее ___  рабочих дней со дня окончательного согласования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> с Покупателем вопросов, связанных с изготовлением и монтажом дверного блока. Если Покупатель пожелает, чтобы дверной блок был изготовлен с применением его материалов (замок, фурнитура, отделочные панели и т.п.), то срок изготовления дверного блока определяется соглашением между сторонами после доставки данных материалов на склад Продавца.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
-[...141 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="0F652C0F">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.1.3. Информировать Покупателя о необходимости проведения новых дополнительных работах, не предусмотренных в Приложении №2 о которых стало известно после демонтажа дверного блока Покупателя,  и которые нельзя было предусмотреть при замере МДБ. В этом случае после внесения Покупателем платы согласно действующему прайс-листу Продавец вносит изменения в акт приёма-передачи и производит соответствующие работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6660F0">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.1.4.Осуществлять гарантийный ремонт дверного блока в соответствии с п.7 настоящего договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02314B7E">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.5. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...61 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Продавец выполняет замер МДБ максимально удобным для себя способом. Если требуется проводить дополнительную подготовку проёма  для замера МДБ, Продавец информирует Покупателя о необходимости проведения таких работ. Подготовка проёма может быть выполнена силами Продавца или силами Покупателя. Продавец не несет ответственности за частичное разрушение старой обивки, отделки, штукатурки и т.д. при подготовке проёма к замеру.  При необходимости повторного выезда Продавца на замер его стоимость составит </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>000 рублей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1256896C">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.6. Произвести установку декоративных наличников (в случае заказа данной позиции в соответствии  с Приложением №1 настоящего договора) в срок не позднее 10 рабочих дней с момента установки МДБ (при отсутствии на складе Продавца в день установки). При отказе от установки наличников со стороны Покупателя  в день монтажа МДБ, наличники устанавливаются силами Покупателя или сервисной службой Продавца на платной основе. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
-[...589 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="249B56E6">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3.1.7.  При установке МДБ с перекодируемыми замками выполнить их перекодировку монтажной бригадой. При получении от Покупателя письменного отказа от перекодировки замка, об этом делается отметка в акте-приёмки, Покупателю выдается комплект ключей для перекодировки и монтажный ключ от замка. В последствие перекодировка замка может производиться силами Продавца, но за счет Покупателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D7699F">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A960280">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1317AB">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E70D91D">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518F8792">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C2569B">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Продавец   ___________________                                                        Покупатель_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D3927A">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3.2. Обязанности Покупателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7ACF3B">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3.2.1. Согласовать дату, а также временной интервал необходимый для передачи и проведения работ по установке МДБ с Продавцом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B155E9">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3.2.2. Оплатить МДБ и работы по его монтажу в порядке и сроки, указанные в настоящем Договоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A4D94F">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.3. Обеспечить своё личное присутствие или присутствие доверенного лица (указанного в Договоре) для организации процесса установки МДБ,  подписания акта приёмки-передачи МДБ и проведенных работ а также для получения комплектов ключей и фурнитуры согласно комплектации заказа.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
-[...92 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="2F1B5341">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3.2.4. Подготовить помещение для производства работ по установке дверного блока: укрыть во избежание порчи мебель, пол, убрать мешающие работе предметы в радиусе 3-4 метров. Укрыть датчики пожарного извещения в квартире и общем коридоре на время монтажных работ для предотвращения их ложного срабатывания. Обеспечить отсутствие в непосредственной близости рядом с проемом легковоспламеняющихся и горючих веществ и материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637D9805">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.5. Обеспечить Продавца электроэнергией 220в мощностью до 3 кВт в непосредственной близости от места установки, а также светом, водой и канализацией. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="3A03AE3C">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.6. Информировать Продавца об исправности грузового  лифта. В случае невозможности осуществить подъём МДБ (либо элементов конструкции, материалов) лифтом,  подъём осуществляется силами Продавца после оплаты Покупателем стоимости подъёма МДБ или материалов по действующему прайсу. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
-[...141 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="5A2EF262">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3.2.7. Точно указать места прохождения электро-коммуникаций перед замером и установкой МДБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55948C11">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3.2.8.  Обеспечить возможность проезда автотранспорта Продавца к зданию (строению) на расстояние не далее 20 метров, обеспечить удобные подходы к месту установки двери.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656BAD7C">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2.9.  Решать проблемы создаваемые лицами, мешающими проведению монтажных работ на месте установки. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
-[...60 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="146ECC2E">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3.2.10. Принять МДБ и работы по его монтажу в порядке и сроки, указанные в настоящем Договоре.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                      </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="7798284A">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="6AB24CDF">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...226 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4. Ответственность сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4A7930">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4.1. Изменение условий Договора и его приложений  допускаются только в случае вступления в силу п. 3.1.3. настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6361DABB">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4.2. За неисполнение обязательств по договору Стороны несут ответственность в соответствии с условиями, предусмотренными настоящим договором и действующим Законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C93501B">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. В случае полного или частичного невыполнения Покупателем обязательств, указанных в п.3.2 договора, Продавец вправе отказаться от установки МДБ. В этом случае Покупатель обязан согласовать дату повторной  установки  МДБ  в течение 5 рабочих дней с момента возникновения  неисполнения данных обязательств, с уплатой Продавцу стоимости повторного выезда  в размере </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>00 рублей. Оплата компенсации производится Покупателем  перед повторной  установкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213D746C">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">4.4. Если дверной блок не может быть установлен по вине Покупателя после согласования повторной установки по причине невыполнения пункта 3.2. (а также в случае полного или частичного отказа Покупателя  от своих обязательств), Продавец оставляет за собой право реализовать МДБ третьим лицам. В этом случае, Продавец вправе взыскать  в свою пользу 30% от стоимости МДБ в виде неустойки, а также убытков, причиненных Продавцу данным нарушением обязательств со стороны Покупателя. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
-[...239 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="00860732">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5. В случае отсутствия Покупателя или его представителя (указанного в договоре) по указанному в п.п. 1.1. адресу, в согласованное с Продавцом  время  для произведения монтажных работ, более 1(одного) часа Продавец вправе отказаться от установки МДБ, потребовать от Покупателя назначения повторной установки в течении 5 рабочих дней с уплатой Продавцу компенсации в размере </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>00 рублей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1599D766">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4.6. При необоснованном уклонении Покупателя от принятия МДБ и выполненной работы, риск случайной гибели или случайного повреждения МДБ и результатов выполненной работы признается перешедшим к Покупателю с момента, когда сдача-приемка работы по условиям настоящего договора должна была состояться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BF424E">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4.7. Продавец не несет ответственности за разрушение электропроводки в процессе замера и установки МДБ, в пределах расстояния необходимого для проведения работ, если Покупатель не выполнил условия п. 3.2.7. договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63882E9F">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4.8. Продавец не несёт ответственности за возможное неравномерное отбитие материала дверного проёма (штукатурки, краски, обоев и других отделочных материалов), а так же сколы по периметру дверного проёма и иные повреждения стен, пола в непосредственной близости  к дверному проему при работах с проёмом по замеру и установке  МДБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9896A9">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">4.9. В случае нарушения срока выполнения своих обязательств, виновная сторона выплачивает другой стороне пени в размере 0,1 % от стоимости договора, за каждый день просрочки, но не более 10% от стоимости МДБ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-[...63 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+    <w:p w14:paraId="01CEE14B">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. Хранение МДБ Покупателя на складе Продавца допускается в случае выполнения пункта 6.4. настоящего договора. При длительном хранении МДБ (более одного месяца) в случае увеличения расценок на работы по установке Продавец вправе потребовать возмещения разницы между старыми и новыми расценками с Покупателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FF64D7">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...177 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5. Исполнение обязательств по договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8A229F">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5.1.   Настоящий договор вступает в силу с момента подписания его сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEB24E8">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5.2.  Приёмка по комплектности и соответствию внешнего вида МДБ (см. Приложение №1 к Договору)  фиксируется Покупателем  путём подписи Покупателя в соответствующем разделе акта приёмки-передачи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA468CD">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3. Обязательства Продавца по настоящему договору считаются исполненными после передачи и установки МДБ по адресу, указанному Покупателем в договоре. Выполнение Продавцом  обязательств по договору не утрачивает интерес для Покупателя до окончания срока действия договора. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="1667B38B">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">5.4. При обнаружении недостатков МДБ или некачественно произведённых работ, Покупатель предоставляет письменное требование с описанием возникшей проблемы, а Продавец устраняет указанные недостатки в сроки не позднее 2 (двух) рабочих недель. При не предоставлении Продавцу возможности устранить недостатки, произошедшие по вине Продавца, Продавец не несёт ответственности за последствия использования МДБ с недостатками. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
-[...100 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+    <w:p w14:paraId="20EFD208">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5.5. Обязательства Покупателя по настоящему договору считаются исполненными после оплаты им всей стоимости по настоящему договору и подписанию акта приёмки-передачи МДБ и выполненных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D361A65">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0780B52E">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...79 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6. Порядок расчётов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9C8BC7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">6.1.  Договор считается принятым к исполнению с момента оплаты  Покупателем авансового платежа не менее 70% от общей стоимости указанной в пункте 2.1 настоящего договора. Авансовый платеж составляет  _______________________________________________________________________________________________рублей. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
-[...92 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="3AF79A08">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2.  Внесение наличных или электронных денежных средств по договору  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>сопровождается</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>выдачей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>кассового</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>чека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E61924B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">6.3.  При поступлении МДБ на склад Продавец извещает  Покупателя по телефону, указанному в приложении №2 к договору. В случае если номера телефонов не указаны или указаны неверно или не работают, Продавец освобождается от ответственности за соблюдение сроков доставки МДБ по договору. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
-[...149 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+    <w:p w14:paraId="0F5FACDC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6.4.  В течение 7-и рабочих дней с момента извещения о поступлении МДБ на склад Покупатель обязуется осуществить доплату в размере __________________________________________________________________   рублей в офисе Продавца по адресу: Ленинский пр-т, д.140, или безналичным способом на расчётный счёт указанный в реквизитах к данному договору (без НДС).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F5965B">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6.5. При невыполнении пункта 6.4. к Покупателю может быть применен пункт 4.9. настоящего договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2AA9DF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0930DB4F">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...128 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7. Гарантийные обязательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67037365">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.1.  Гарантийный срок на металлический дверной блок составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF4311A">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">на металлоконструкцию для моделей Н-110, Н-10.11,Н-10, Н-10М, Н-10В, Н-102, Н-101– </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...66 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10 (десять) лет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074CDAC0">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...61 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на металлоконструкцию для моделей  К-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, НД-1, К-7, К-8М, Т-1, Т-2, К-10, К-102, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0F28EA">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  К- 10.8, К-10.82, К-10В  – </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...66 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5 (пять) лет</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D33E13A">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на металлоконструкцию для моделей  Т-3,Т-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2 (два года) </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="0DF1D318">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- на полимерное напыление и покраску МДБ – </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...66 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2 (два) года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C27640">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на замки и запорные механизмы установленные в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>МДБ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Т-3</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Т-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> гарантия – </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...132 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 (один год)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4274753A">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на замки, цилиндровые механизмы (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EVVA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MOTTURA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CISA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SECUREMME</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), запорные </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0605527C">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  механизмы (вертикальные  привода, шторку «Неман», девиаторы, блокираторы) – </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...137 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 (один) год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14194188">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- на монтажные цилиндровые механизмы (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FUARO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TITAN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>KALE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 (один) год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E443ABD">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- на настройку регулировочных планок и смазку петель  - </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 (один) год </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="39EEAB64">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- на декоративные панели, фурнитуру, уплотнители (резиновые и магнитные) - </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 (один) год  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="665D9801">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...61 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>на цифровые и электронные комплектующие (видеокамеры, цифровые видео-глазки, сканеры отпечатков</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6520F055">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  пальцев) - </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1 (один) год  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="43DA9D33">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- гарантия при взломе распространяется на МДБ серии «Н» (условия гарантии указаны в сертификате) </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="79471786">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Гарантийный срок исчисляется с момента передачи МДБ или комплектующих Покупателю.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="4E7BAD97">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  По истечении гарантийного срока Продавец выполняет обслуживание МДБ Покупателя по расценкам </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="683ED781">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  прайс- листа. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="0EE12C42">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">7.2. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...262 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Гарантия не распространяется в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0465BD82">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>- на МДБ установленный  силами  Покупателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0338DFB0">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>- на МДБ с «доработками» произведёнными  Покупателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000D70F1">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>- на работу замков перекодировка которых  выполнена  Покупателем самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED5AEAA">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>- на замки, цилиндровые механизмы, фурнитуру, декоративные панели и другие комплектующие</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A0C467">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  предоставленные Покупателем, а также установленные,   Покупателем самостоятельно. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
-[...92 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="0F294A79">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>- в случае повреждения двери и её комплектующих Покупателем, либо третьими лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3639A549">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">- в случае повреждения лакокрасочного покрытия МДБ и декоративных панелей механическим воздействием </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="062D2325">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  (в том числе сколы и царапины от ключей при неаккуратном открывании/закрывании запорных механизмов). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
-[...3 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="2CD8FE03">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:pBdr>
-[...46 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>- на МДБ, установленные в уличный дверной проем, который с внешней (уличной) стороны не оборудован холодным</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2077BA4E">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:pBdr>
-[...37 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">   вентилируемым тамбуром или защитным козырьком, рекомендуемые размеры которого для стандартных дверей</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
-[...3 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="6126CDC3">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:pBdr>
-[...37 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">   (ширина до 1050мм) составляют не менее 2000 х 2000 мм. Если МДБ нестандартного размера по ширине, то ширина</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
-[...3 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="30DBC7C9">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:pBdr>
-[...37 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">   козырька должна превышать ширину МДБ не менее, чем на 1000мм. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
-[...3 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="4C373A22">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:pBdr>
-[...37 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> - на МДБ, установленные в уличный дверной проем, если помещение эксплуатируется не правильно, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
-[...3 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="759FCF1A">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:pBdr>
-[...37 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">    отсутствует вентиляция, повышенная влажность воздуха в помещении (допускается зимой не более 45%, летом не</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
-[...3 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="2BBF0A7E">
+      <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:pBdr>
-[...86 lines deleted...]
-          <w:rtl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   более 60%), температура воздуха в помещении в зимний период менее </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С 20ْ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFE0409">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> - на МДБ, установленные в уличный дверной проём, если Покупатель отказался от дополнительной подготовки</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="29CEE179">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">   (обработка металло-каркаса антикоррозийным грунтом, использование влагостойких материалов для изготовления </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="7EE8B8D0">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:kern w:val="20"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hi-IN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">   декоративных панелей и наличников).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
-[...60 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="4A2B4E4C">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7.3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Выезд сервисной службы по гарантийным или аварийным случаям в населенные пункты удаленные более  30 км. от КАД (на севере, востоке, юге и от пересечения КАД с Выборгским и Таллинским шоссе на западе в сторону Кронштадта) оплачивается Заказчиком из расчета 40 рублей за километр начиная с 31-го.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
-[...97 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="7AF36208">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.4.Вскрытие МДБ допускается только сотрудниками, уполномоченными ООО «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ЭКСПО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>» в присутствии Покупателя или доверенного лица, указанного в Приложении №1 . В экстренных случаях обращаться: по тел. : (812) 334-85-86 доб. 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47951D6E">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="6081938A">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     8. Порядок вступления в силу, изменения и расторжения договора.</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...66 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="74267F42">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>8.1.Настоящий договор вступает в силу с момента выполнения Покупателем  п. 6.1. договора.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="662474C6">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">8.2.Любые соглашения сторон по изменению, дополнению условий настоящего договора или его расторжению имеют силу в том случае, если они оформлены в письменном виде и подписаны обеими сторонами договора.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="708"/>
+    <w:p w14:paraId="2501441D">
+      <w:pPr>
+        <w:ind w:right="60" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...79 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>9. Порядок разрешения споров между сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EFEAFE">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">9.1.Споры, которые могут возникнуть при исполнении условий настоящего договора, стороны будут стремиться разрешать путем переговоров. При не достижении взаимоприемлемого решения, сторона договора  вправе передать спорный вопрос на разрешение в судебном порядке в Суд по месту нахождения Продавца.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
-[...14 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+    <w:p w14:paraId="3DA010A2">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...33 lines deleted...]
-        <w:ind w:left="0" w:right="60" w:firstLine="0"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B3F1B55">
+      <w:pPr>
+        <w:ind w:right="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...113 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10. Прочие условия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB40F4A">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10.1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Покупатель подтверждает, что Продавец в полном объеме обеспечил его информацией о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="7E0140EC">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">- технических и рабочих характеристиках МДБ (в том числе о наличии или об отсутствии в комплектации </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="66CFD35B">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  таких опций как бронепластина, броненакладка, шторка «неман», девиаторы, вертикальные привода, ночная</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="5867BE25">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  задвижка, защита от килечного ножа и т. д.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
-[...92 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="02DF724C">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>- работе запорных и регулировочных механизмов, включая регулировочные пластины под ночную задвижку и</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C10ACC">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">   верхний замок (являющимися дополнительными опциями и не устанавливаемыми в штатной комплектации)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
-[...92 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="58FAB9E5">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- внешнем виде декоративных панелей (материал покрытия панели, цвет по каталогу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>RAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или название</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F77835">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  покрытия панели, схема фрезерования, толщина панели, способ  крепления к полотну) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
-[...43 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="0175ECAB">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">- цветовой гамме фурнитуры (ручки, накладки, вертушки, броненакладки) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
-[...141 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="107D7A52">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>- вариантах окраски металлоконструкции</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500E9582">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>- способе установки и крепления МДБ в проёме</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457F936D">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Данная информация указывается  в приложениях №1 и №2 к данному договору и заверяется подписью Покупателя </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
-[...190 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="08BEDA38">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10.2. Оттенок покрытия декоративных панелей и полимерного напыления наносимого на металлические части МДБ может незначительно отличаться от оттенков демонстрационных образцов из-за не совпадения номеров партий на краски и покрытия панелей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3818AB92">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10.3. Реквизиты, в т.ч. номера телефонов, адрес, указанные в договоре, верны и могут быть использованы Продавцом для направления Покупателю информации и документации, связанной с исполнением обязательств по договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560B99AF">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10.4.Покупатель подтверждает, что подписывая настоящий договор имеет все предусмотренные законом разрешения и полномочия для этого, и что Продавец, выполняя обязанности по настоящему договору, не нарушает чьих либо законных прав и интересов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2CCA1E">
+      <w:pPr>
+        <w:ind w:right="60"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1274 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    11. Реквизиты сторон.                                                                                                                                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="4"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="112"/>
+        <w:gridCol w:w="5346"/>
+        <w:gridCol w:w="5116"/>
+        <w:gridCol w:w="31"/>
+      </w:tblGrid>
+      <w:tr w14:paraId="59922750">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="291" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="112" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D425219">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="20"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5346" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A04C39">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Продавец: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5116" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A41496">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Покупатель:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBB2468">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="31" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0FE1CD">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="61DF0C73">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="2306" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="112" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA86CF7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5346" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F8A176">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="20" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ООО  “ЭКСПО М”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79452A6F">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">111621, г.Москва, ул. Косинская Б., дом №18, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E858493">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>строение 4, комната 4,5,  этаж 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B9EF32">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ИНН 7706443208; КПП 772001001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="744191BA">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>р/с 40702810902870002179</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095E7BD1">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>к/с 30101810200000000593</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FEBA7FE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>в банке АО «АЛЬФА-БАНК» г.Москва</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDFAC84">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>БИК 044525593</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F19EF7">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>тел: +7 (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>812)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>334-85-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4633C543">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dverineman@mail.ru</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073A2133">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5116" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EF9A77">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Гр. ________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0590BBAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>паспорт _________________ выдан ________________ кем ___________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099F37BF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6FA57B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Телефон:___________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="473E61DB">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Em</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09703CE6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес приемки-передачи МДБ________________________ ___________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A2FB41">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Доверяю приёмку МДБ и ключей моему представителю ___________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="31" w:type="dxa"/>
+            <w:noWrap w:val="0"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p w14:paraId="31032723">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="20"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2A432575">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:left="5460"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Договор мною прочитан. Предмет, условия и термины,                                                                                                                                                                                                                                                                указанные в договоре, мне  разъяснены и понятны. Даю согласие на обработку моих персональных данных.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719ADAE6">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1E6A18">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D01F5C6">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ___________________________ /Курдюков С.В. /                     ______________________/__________________________/                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C64C9EE">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13129BBF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E18718">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="decimal" w:pos="5580"/>
+        </w:tabs>
+        <w:spacing w:line="220" w:lineRule="auto"/>
+        <w:ind w:right="-7"/>
+        <w:rPr>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
-[...26 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:footerReference r:id="rId6" w:type="default"/>
-[...3 lines deleted...]
-      <w:pgNumType w:start="1"/>
+      <w:footerReference r:id="rId3" w:type="default"/>
+      <w:footerReference r:id="rId4" w:type="even"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="624" w:right="624" w:bottom="624" w:left="624" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720" w:num="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...1 lines deleted...]
-  <w:font w:name="Times New Roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="200101FF" w:csb1="20280000"/>
+  </w:font>
+  <w:font w:name="StarSymbol">
+    <w:altName w:val="Adobe Fangsong Std R"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Lucida Sans Unicode">
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="80001AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="200000BF" w:csb1="D7F70000"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="61042777">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...17 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="11"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rStyle w:val="6"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rStyle w:val="6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="6"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="6"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="6"/>
+        <w:lang/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="6"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+  <w:p w14:paraId="1E866A21">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...30 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="11"/>
+      <w:ind w:right="360"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="712A0056">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...17 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="11"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rStyle w:val="6"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rStyle w:val="6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
-      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="6"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="6"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+  <w:p w14:paraId="38E2F622">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...30 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="11"/>
+      <w:ind w:right="360"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:defaultTabStop w:val="720"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="120"/>
+  <w:displayBackgroundShape w:val="1"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:enforcement="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="360"/>
+  <w:drawingGridHorizontalSpacing w:val="0"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin w:val="1"/>
+  <w:drawingGridHorizontalOrigin w:val="0"/>
+  <w:drawingGridVerticalOrigin w:val="0"/>
+  <w:noPunctuationKerning w:val="1"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:spaceForUL/>
+    <w:balanceSingleByteDoubleByteWidth/>
+    <w:doNotLeaveBackslashAlone/>
+    <w:ulTrailSpace/>
+    <w:doNotExpandShiftReturn/>
+    <w:adjustLineHeightInTable/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00867D72"/>
+    <w:rsid w:val="0000029B"/>
+    <w:rsid w:val="0000274F"/>
+    <w:rsid w:val="000057AB"/>
+    <w:rsid w:val="0001789B"/>
+    <w:rsid w:val="000311A7"/>
+    <w:rsid w:val="00035E62"/>
+    <w:rsid w:val="0003718A"/>
+    <w:rsid w:val="00042B62"/>
+    <w:rsid w:val="000572D8"/>
+    <w:rsid w:val="00070C51"/>
+    <w:rsid w:val="00083197"/>
+    <w:rsid w:val="000B61F7"/>
+    <w:rsid w:val="000E0B8E"/>
+    <w:rsid w:val="000E4A12"/>
+    <w:rsid w:val="00111689"/>
+    <w:rsid w:val="00112F0F"/>
+    <w:rsid w:val="00117B67"/>
+    <w:rsid w:val="00121938"/>
+    <w:rsid w:val="00150726"/>
+    <w:rsid w:val="001639AB"/>
+    <w:rsid w:val="001813F6"/>
+    <w:rsid w:val="001947A0"/>
+    <w:rsid w:val="001A0248"/>
+    <w:rsid w:val="001A485F"/>
+    <w:rsid w:val="001B4689"/>
+    <w:rsid w:val="001D3EAA"/>
+    <w:rsid w:val="001E2088"/>
+    <w:rsid w:val="00212E58"/>
+    <w:rsid w:val="00215591"/>
+    <w:rsid w:val="00224C84"/>
+    <w:rsid w:val="002251CD"/>
+    <w:rsid w:val="00235EE5"/>
+    <w:rsid w:val="00243B83"/>
+    <w:rsid w:val="00247B9D"/>
+    <w:rsid w:val="0025706A"/>
+    <w:rsid w:val="002672BF"/>
+    <w:rsid w:val="002835C7"/>
+    <w:rsid w:val="00297A71"/>
+    <w:rsid w:val="002B5321"/>
+    <w:rsid w:val="002D0BC9"/>
+    <w:rsid w:val="002D592E"/>
+    <w:rsid w:val="002E0205"/>
+    <w:rsid w:val="002E378E"/>
+    <w:rsid w:val="002E4B00"/>
+    <w:rsid w:val="002E6F7C"/>
+    <w:rsid w:val="002F253E"/>
+    <w:rsid w:val="002F48F0"/>
+    <w:rsid w:val="002F5304"/>
+    <w:rsid w:val="002F635B"/>
+    <w:rsid w:val="003033A8"/>
+    <w:rsid w:val="0032200E"/>
+    <w:rsid w:val="00332220"/>
+    <w:rsid w:val="00333418"/>
+    <w:rsid w:val="003467C0"/>
+    <w:rsid w:val="00360D00"/>
+    <w:rsid w:val="003646FD"/>
+    <w:rsid w:val="00374302"/>
+    <w:rsid w:val="00381AFF"/>
+    <w:rsid w:val="003A21FF"/>
+    <w:rsid w:val="003C1B58"/>
+    <w:rsid w:val="003C5422"/>
+    <w:rsid w:val="003C6127"/>
+    <w:rsid w:val="003D1D0E"/>
+    <w:rsid w:val="003E3B24"/>
+    <w:rsid w:val="003F501E"/>
+    <w:rsid w:val="0040688B"/>
+    <w:rsid w:val="00427A6A"/>
+    <w:rsid w:val="00435708"/>
+    <w:rsid w:val="004371B7"/>
+    <w:rsid w:val="00451402"/>
+    <w:rsid w:val="00455B19"/>
+    <w:rsid w:val="004772B3"/>
+    <w:rsid w:val="0048704B"/>
+    <w:rsid w:val="0049544E"/>
+    <w:rsid w:val="004A3649"/>
+    <w:rsid w:val="004A4FEC"/>
+    <w:rsid w:val="004B1676"/>
+    <w:rsid w:val="004B7FEC"/>
+    <w:rsid w:val="004C50D2"/>
+    <w:rsid w:val="004C6B52"/>
+    <w:rsid w:val="004D0057"/>
+    <w:rsid w:val="004D2245"/>
+    <w:rsid w:val="004E5315"/>
+    <w:rsid w:val="004F4DF8"/>
+    <w:rsid w:val="00501BF2"/>
+    <w:rsid w:val="005050F3"/>
+    <w:rsid w:val="00524AC3"/>
+    <w:rsid w:val="00534C17"/>
+    <w:rsid w:val="00566A71"/>
+    <w:rsid w:val="00566D95"/>
+    <w:rsid w:val="00574F59"/>
+    <w:rsid w:val="0058585F"/>
+    <w:rsid w:val="005A11E7"/>
+    <w:rsid w:val="005A2951"/>
+    <w:rsid w:val="005A2E93"/>
+    <w:rsid w:val="005A3970"/>
+    <w:rsid w:val="005B0909"/>
+    <w:rsid w:val="005B33FD"/>
+    <w:rsid w:val="005B617E"/>
+    <w:rsid w:val="005B61C9"/>
+    <w:rsid w:val="005C0226"/>
+    <w:rsid w:val="005C2989"/>
+    <w:rsid w:val="005D1094"/>
+    <w:rsid w:val="005D2889"/>
+    <w:rsid w:val="005D533B"/>
+    <w:rsid w:val="005D5D1A"/>
+    <w:rsid w:val="005E3C52"/>
+    <w:rsid w:val="0060366D"/>
+    <w:rsid w:val="0061664B"/>
+    <w:rsid w:val="006206E0"/>
+    <w:rsid w:val="0062281C"/>
+    <w:rsid w:val="00624515"/>
+    <w:rsid w:val="00625F7B"/>
+    <w:rsid w:val="006428ED"/>
+    <w:rsid w:val="00644F5E"/>
+    <w:rsid w:val="006466EE"/>
+    <w:rsid w:val="00680EC1"/>
+    <w:rsid w:val="00682A58"/>
+    <w:rsid w:val="00694ED5"/>
+    <w:rsid w:val="006A3559"/>
+    <w:rsid w:val="006A387D"/>
+    <w:rsid w:val="006A76A3"/>
+    <w:rsid w:val="006B01D1"/>
+    <w:rsid w:val="006B0A7A"/>
+    <w:rsid w:val="006B2F42"/>
+    <w:rsid w:val="006B7E53"/>
+    <w:rsid w:val="006D0C61"/>
+    <w:rsid w:val="006D46AD"/>
+    <w:rsid w:val="006E10B0"/>
+    <w:rsid w:val="006E4C1F"/>
+    <w:rsid w:val="006E51C3"/>
+    <w:rsid w:val="00704A38"/>
+    <w:rsid w:val="007104E3"/>
+    <w:rsid w:val="007116F2"/>
+    <w:rsid w:val="00715AA9"/>
+    <w:rsid w:val="007165AE"/>
+    <w:rsid w:val="00725A14"/>
+    <w:rsid w:val="00725DA1"/>
+    <w:rsid w:val="00726373"/>
+    <w:rsid w:val="0072656F"/>
+    <w:rsid w:val="00726A7A"/>
+    <w:rsid w:val="0072771C"/>
+    <w:rsid w:val="0073027F"/>
+    <w:rsid w:val="00734805"/>
+    <w:rsid w:val="00734E63"/>
+    <w:rsid w:val="0074585B"/>
+    <w:rsid w:val="00773626"/>
+    <w:rsid w:val="00774042"/>
+    <w:rsid w:val="00782FE9"/>
+    <w:rsid w:val="00785288"/>
+    <w:rsid w:val="00786883"/>
+    <w:rsid w:val="00794F76"/>
+    <w:rsid w:val="007A1CD6"/>
+    <w:rsid w:val="007B0C2C"/>
+    <w:rsid w:val="007B36E7"/>
+    <w:rsid w:val="007C0805"/>
+    <w:rsid w:val="007C0CC5"/>
+    <w:rsid w:val="007C246B"/>
+    <w:rsid w:val="007C4F8D"/>
+    <w:rsid w:val="007D6729"/>
+    <w:rsid w:val="007D6DBA"/>
+    <w:rsid w:val="007E7A7B"/>
+    <w:rsid w:val="007F0153"/>
+    <w:rsid w:val="007F7351"/>
+    <w:rsid w:val="0080639F"/>
+    <w:rsid w:val="0081076A"/>
+    <w:rsid w:val="00811AAD"/>
+    <w:rsid w:val="00815F25"/>
+    <w:rsid w:val="00817C92"/>
+    <w:rsid w:val="00833B30"/>
+    <w:rsid w:val="00852E28"/>
+    <w:rsid w:val="00867D72"/>
+    <w:rsid w:val="00874AC6"/>
+    <w:rsid w:val="00874C9C"/>
+    <w:rsid w:val="00883EA5"/>
+    <w:rsid w:val="0089181E"/>
+    <w:rsid w:val="00893E29"/>
+    <w:rsid w:val="008B3A00"/>
+    <w:rsid w:val="008B77A3"/>
+    <w:rsid w:val="008C0A91"/>
+    <w:rsid w:val="008C3F11"/>
+    <w:rsid w:val="008D159A"/>
+    <w:rsid w:val="008D250E"/>
+    <w:rsid w:val="008D378E"/>
+    <w:rsid w:val="008E3DC8"/>
+    <w:rsid w:val="008F238E"/>
+    <w:rsid w:val="008F43AE"/>
+    <w:rsid w:val="008F72C3"/>
+    <w:rsid w:val="00901EDD"/>
+    <w:rsid w:val="0090686E"/>
+    <w:rsid w:val="0091320B"/>
+    <w:rsid w:val="00913920"/>
+    <w:rsid w:val="009205F4"/>
+    <w:rsid w:val="0092079E"/>
+    <w:rsid w:val="00923C7F"/>
+    <w:rsid w:val="009244DF"/>
+    <w:rsid w:val="009360C2"/>
+    <w:rsid w:val="0095351C"/>
+    <w:rsid w:val="00960B31"/>
+    <w:rsid w:val="00962478"/>
+    <w:rsid w:val="009628EF"/>
+    <w:rsid w:val="00995A29"/>
+    <w:rsid w:val="009A0D90"/>
+    <w:rsid w:val="009A79F3"/>
+    <w:rsid w:val="009C05EA"/>
+    <w:rsid w:val="009C1D64"/>
+    <w:rsid w:val="009C4412"/>
+    <w:rsid w:val="009D4532"/>
+    <w:rsid w:val="009D75D3"/>
+    <w:rsid w:val="009E4652"/>
+    <w:rsid w:val="009E476E"/>
+    <w:rsid w:val="009E6D1A"/>
+    <w:rsid w:val="009F0E71"/>
+    <w:rsid w:val="009F6DC2"/>
+    <w:rsid w:val="00A046C3"/>
+    <w:rsid w:val="00A0608D"/>
+    <w:rsid w:val="00A126E2"/>
+    <w:rsid w:val="00A246FB"/>
+    <w:rsid w:val="00A30FEF"/>
+    <w:rsid w:val="00A3264B"/>
+    <w:rsid w:val="00A36A98"/>
+    <w:rsid w:val="00A36F1D"/>
+    <w:rsid w:val="00A40A37"/>
+    <w:rsid w:val="00A463F4"/>
+    <w:rsid w:val="00A51B05"/>
+    <w:rsid w:val="00A529B3"/>
+    <w:rsid w:val="00A736AA"/>
+    <w:rsid w:val="00A746ED"/>
+    <w:rsid w:val="00A90282"/>
+    <w:rsid w:val="00A907B5"/>
+    <w:rsid w:val="00A97541"/>
+    <w:rsid w:val="00AA14E8"/>
+    <w:rsid w:val="00AA2E97"/>
+    <w:rsid w:val="00AA386F"/>
+    <w:rsid w:val="00AA45F1"/>
+    <w:rsid w:val="00AB3D6A"/>
+    <w:rsid w:val="00AD09E9"/>
+    <w:rsid w:val="00AD4DE4"/>
+    <w:rsid w:val="00AF1C5F"/>
+    <w:rsid w:val="00AF52E3"/>
+    <w:rsid w:val="00B0032A"/>
+    <w:rsid w:val="00B11696"/>
+    <w:rsid w:val="00B144F0"/>
+    <w:rsid w:val="00B1567D"/>
+    <w:rsid w:val="00B162DD"/>
+    <w:rsid w:val="00B222E0"/>
+    <w:rsid w:val="00B36C41"/>
+    <w:rsid w:val="00B42DDE"/>
+    <w:rsid w:val="00B46C0A"/>
+    <w:rsid w:val="00B57890"/>
+    <w:rsid w:val="00B668C6"/>
+    <w:rsid w:val="00B804AA"/>
+    <w:rsid w:val="00B86B4B"/>
+    <w:rsid w:val="00B9247B"/>
+    <w:rsid w:val="00B946B4"/>
+    <w:rsid w:val="00BA182F"/>
+    <w:rsid w:val="00BB065E"/>
+    <w:rsid w:val="00BC2AAF"/>
+    <w:rsid w:val="00BC2D61"/>
+    <w:rsid w:val="00BC47D3"/>
+    <w:rsid w:val="00BC6380"/>
+    <w:rsid w:val="00BC789C"/>
+    <w:rsid w:val="00BC7D25"/>
+    <w:rsid w:val="00BD46E2"/>
+    <w:rsid w:val="00BD7890"/>
+    <w:rsid w:val="00BE4F65"/>
+    <w:rsid w:val="00BE673E"/>
+    <w:rsid w:val="00C00EB8"/>
+    <w:rsid w:val="00C027C3"/>
+    <w:rsid w:val="00C07FE5"/>
+    <w:rsid w:val="00C10AE9"/>
+    <w:rsid w:val="00C11A7B"/>
+    <w:rsid w:val="00C27EA1"/>
+    <w:rsid w:val="00C3253E"/>
+    <w:rsid w:val="00C368F1"/>
+    <w:rsid w:val="00C40E41"/>
+    <w:rsid w:val="00C4113C"/>
+    <w:rsid w:val="00C42A7F"/>
+    <w:rsid w:val="00C44A84"/>
+    <w:rsid w:val="00C45F00"/>
+    <w:rsid w:val="00C478AD"/>
+    <w:rsid w:val="00C55E8B"/>
+    <w:rsid w:val="00C560AC"/>
+    <w:rsid w:val="00C77503"/>
+    <w:rsid w:val="00C91D90"/>
+    <w:rsid w:val="00C91D9A"/>
+    <w:rsid w:val="00CB6743"/>
+    <w:rsid w:val="00CB6DFB"/>
+    <w:rsid w:val="00CC0794"/>
+    <w:rsid w:val="00CC1952"/>
+    <w:rsid w:val="00CD2FAB"/>
+    <w:rsid w:val="00CD52C7"/>
+    <w:rsid w:val="00CF2610"/>
+    <w:rsid w:val="00D01DD8"/>
+    <w:rsid w:val="00D028D8"/>
+    <w:rsid w:val="00D11711"/>
+    <w:rsid w:val="00D2443D"/>
+    <w:rsid w:val="00D3698F"/>
+    <w:rsid w:val="00D41A5E"/>
+    <w:rsid w:val="00D46AAE"/>
+    <w:rsid w:val="00D46AFE"/>
+    <w:rsid w:val="00D56610"/>
+    <w:rsid w:val="00D6378C"/>
+    <w:rsid w:val="00D70337"/>
+    <w:rsid w:val="00D8477B"/>
+    <w:rsid w:val="00D93081"/>
+    <w:rsid w:val="00D97999"/>
+    <w:rsid w:val="00DA35C7"/>
+    <w:rsid w:val="00DB0EA8"/>
+    <w:rsid w:val="00DC6191"/>
+    <w:rsid w:val="00DC72BA"/>
+    <w:rsid w:val="00DC77DD"/>
+    <w:rsid w:val="00DE234C"/>
+    <w:rsid w:val="00DF1AEB"/>
+    <w:rsid w:val="00E00194"/>
+    <w:rsid w:val="00E04B0E"/>
+    <w:rsid w:val="00E11447"/>
+    <w:rsid w:val="00E15FBD"/>
+    <w:rsid w:val="00E200F7"/>
+    <w:rsid w:val="00E36080"/>
+    <w:rsid w:val="00E5000A"/>
+    <w:rsid w:val="00E510F1"/>
+    <w:rsid w:val="00E51C47"/>
+    <w:rsid w:val="00E5385B"/>
+    <w:rsid w:val="00E615F7"/>
+    <w:rsid w:val="00E65A27"/>
+    <w:rsid w:val="00E73042"/>
+    <w:rsid w:val="00E8056A"/>
+    <w:rsid w:val="00E917DC"/>
+    <w:rsid w:val="00E93B80"/>
+    <w:rsid w:val="00E967FA"/>
+    <w:rsid w:val="00EA286B"/>
+    <w:rsid w:val="00EB7F8A"/>
+    <w:rsid w:val="00EB7FFC"/>
+    <w:rsid w:val="00EC42B6"/>
+    <w:rsid w:val="00EC5510"/>
+    <w:rsid w:val="00EC6622"/>
+    <w:rsid w:val="00ED4F88"/>
+    <w:rsid w:val="00ED657C"/>
+    <w:rsid w:val="00EE36AD"/>
+    <w:rsid w:val="00EE584D"/>
+    <w:rsid w:val="00EF0C31"/>
+    <w:rsid w:val="00EF1F5F"/>
+    <w:rsid w:val="00F02284"/>
+    <w:rsid w:val="00F023AB"/>
+    <w:rsid w:val="00F20A20"/>
+    <w:rsid w:val="00F23592"/>
+    <w:rsid w:val="00F24752"/>
+    <w:rsid w:val="00F326C4"/>
+    <w:rsid w:val="00F327B7"/>
+    <w:rsid w:val="00F44925"/>
+    <w:rsid w:val="00F6290A"/>
+    <w:rsid w:val="00F634C2"/>
+    <w:rsid w:val="00F872E8"/>
+    <w:rsid w:val="00FA7FB7"/>
+    <w:rsid w:val="00FB5F2B"/>
+    <w:rsid w:val="00FC2322"/>
+    <w:rsid w:val="00FE3307"/>
+    <w:rsid w:val="00FE6384"/>
+    <w:rsid w:val="00FE7484"/>
+    <w:rsid w:val="00FF5569"/>
+    <w:rsid w:val="00FF6E12"/>
+    <w:rsid w:val="0D324699"/>
+    <w:rsid w:val="19206A6F"/>
+    <w:rsid w:val="28D3187D"/>
+    <w:rsid w:val="64C73242"/>
+    <w:rsid w:val="6BE46F37"/>
+    <w:rsid w:val="6BF221E1"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:uiCompat97To2003/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotEmbedSmartTags/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:lang w:val="ru-RU"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...8 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="heading 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="header"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footer"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="0" w:name="caption"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of figures"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="envelope return"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="footnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="line number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="page number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote reference"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="endnote text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="table of authorities"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="macro"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toa heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Bullet 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Closing"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Signature"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Default Paragraph Font"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="List Continue 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Salutation"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Date"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Note Heading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Body Text Indent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Block Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Document Map"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Plain Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="E-mail Signature"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal (Web)"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Acronym"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Address"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Cite"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Code"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Definition"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Keyboard"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Preformatted"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Sample"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Typewriter"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="HTML Variable"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:name="Normal Table"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="annotation subject"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Simple 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Classic 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Colorful 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Columns 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table List 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table 3D effects 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Contemporary"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Elegant"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Professional"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Subtle 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Web 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Theme"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="decimal" w:pos="5580"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="220" w:lineRule="auto"/>
+      <w:ind w:right="-7"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:default="1" w:styleId="3">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="4">
+    <w:name w:val="Normal Table"/>
+    <w:semiHidden/>
+    <w:uiPriority w:val="0"/>
+    <w:tblPr>
+      <w:tblStyle w:val="4"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="5">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="6">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="3"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="7">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="8">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="9">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="9"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="11">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="9"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="9"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+    <w:name w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="15">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="16">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="17">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="18">
+    <w:name w:val="WW-Absatz-Standardschriftart111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="19">
+    <w:name w:val="WW-Absatz-Standardschriftart1111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="WW-Absatz-Standardschriftart11111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
+    <w:name w:val="WW-Absatz-Standardschriftart111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="28">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="29">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="31">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="33">
+    <w:name w:val="Основной шрифт абзаца5"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+    <w:name w:val="Основной шрифт абзаца4"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="35">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="36">
+    <w:name w:val="Основной шрифт абзаца3"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="37">
+    <w:name w:val="Основной шрифт абзаца2"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="38">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="39">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="41">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="42">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="43">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="44">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="45">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="46">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="47">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="48">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="49">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+    <w:name w:val="WW-Absatz-Standardschriftart1111111111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="51">
+    <w:name w:val="WW-Absatz-Standardschriftart11111111111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="52">
+    <w:name w:val="WW-Absatz-Standardschriftart111111111111111111111111111111111"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="53">
+    <w:name w:val="Основной шрифт абзаца1"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="54">
+    <w:name w:val="Маркеры списка"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:eastAsia="StarSymbol" w:cs="StarSymbol"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="55">
+    <w:name w:val="Символ нумерации"/>
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56">
+    <w:name w:val="Название5"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="57">
+    <w:name w:val="Указатель5"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+      <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58">
+    <w:name w:val="Название4"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59">
+    <w:name w:val="Указатель4"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+      <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60">
+    <w:name w:val="Название3"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61">
+    <w:name w:val="Указатель3"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62">
+    <w:name w:val="Название2"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63">
+    <w:name w:val="Указатель2"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64">
+    <w:name w:val="Название1"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65">
+    <w:name w:val="Указатель1"/>
+    <w:basedOn w:val="1"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9019,60 +5118,64 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
-                <a:shade val="100000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -9113,105 +5216,109 @@
             </a:camera>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
+                <a:satMod val="350000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...39 lines deleted...]
-  <a:extraClrSchemeLst/>
+  <a:objectDefaults/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <Company>MoBIL GROUP</Company>
+  <Pages>4</Pages>
+  <Words>2353</Words>
+  <Characters>16171</Characters>
+  <Lines>163</Lines>
+  <Paragraphs>46</Paragraphs>
+  <TotalTime></TotalTime>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>22481</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.28032_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>1</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:title>ДОГОВОР № ____________</dc:title>
+  <cp:revision></cp:revision>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZDIwNGUzNWFlYzgwNzNiMmE4ZjViMGVhODdmMzQ1MTciLCJ1c2VySWQiOiI4MjQ2MzY0MDMxOTQifQ==</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-12.1.0.28032</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>98D449E9243847138A6F1F6F37A94062_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>